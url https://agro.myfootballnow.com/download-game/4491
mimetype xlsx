--- v0 (2026-02-09)
+++ v1 (2026-04-03)
@@ -302,51 +302,51 @@
   <si>
     <t>(15:00) 19-Fred McKenzie kicks 75 yards from EMP 35 to BNT -10. Touchback.</t>
   </si>
   <si>
     <t>#7 Jason Gilson - WR</t>
   </si>
   <si>
     <t>#48 Larry Dwyer - CB</t>
   </si>
   <si>
     <t>#74 Ralph Weeks - LDE</t>
   </si>
   <si>
     <t>#99 Ronald Sorrell - RDE</t>
   </si>
   <si>
     <t>#92 Jason Swoboda - WLB</t>
   </si>
   <si>
     <t>#39 Robert Hang - CB</t>
   </si>
   <si>
     <t>#27 Larry Caldwell - CB</t>
   </si>
   <si>
-    <t>#51 Conrad Saiz - SS</t>
+    <t>#51 Conrad Saiz - FS</t>
   </si>
   <si>
     <t>#57 Justin Vidrine - MLB</t>
   </si>
   <si>
     <t>#34 Aubrey Gruber - SS</t>
   </si>
   <si>
     <t>#59 Luis Echols - LDE</t>
   </si>
   <si>
     <t>#19 Fred McKenzie - K</t>
   </si>
   <si>
     <t>BNT</t>
   </si>
   <si>
     <t>BNT 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Strong FS CB3 Blitz</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#13 Lewis Perkins - WR</t>
   </si>
   <si>
     <t>#71 Frank Ballenger - LT</t>
   </si>
   <si>
     <t>#64 Bryon Mathes - LG</t>
   </si>
   <si>
     <t>#70 Wesley Twitchell - C</t>
   </si>
   <si>
     <t>#63 Mark Davis - RT</t>
   </si>
   <si>
     <t>#56 Christopher Russell - DT</t>
   </si>
   <si>
     <t>#95 Casey Walker - RDE</t>
   </si>
   <si>
     <t>#97 Edward Breeding - MLB</t>
   </si>
   <si>
-    <t>#23 Scott Perea - FS</t>
+    <t>#23 Scott Perea - SS</t>
   </si>
   <si>
     <t>8:52</t>
   </si>
   <si>
     <t>BNT 48</t>
   </si>
   <si>
     <t>2-6-BNT 48 (8:51) 49-Scott Rogers ran to BNT 49 for -1 yards. Tackle by 97-Edward Breeding.</t>
   </si>
   <si>
     <t>#40 Vincent Ellis - FB</t>
   </si>
   <si>
     <t>#80 Kevin Johnson - TE</t>
   </si>
   <si>
     <t>#87 Francisco Dever - TE</t>
   </si>
   <si>
     <t>8:13</t>
   </si>
   <si>
     <t>BNT 49</t>
   </si>