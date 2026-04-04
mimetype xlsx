--- v0 (2026-02-27)
+++ v1 (2026-04-04)
@@ -305,51 +305,51 @@
   <si>
     <t>#7 Jason Gilson - WR</t>
   </si>
   <si>
     <t>#34 Aubrey Gruber - SS</t>
   </si>
   <si>
     <t>#92 Jason Swoboda - WLB</t>
   </si>
   <si>
     <t>#99 Ronald Sorrell - RDE</t>
   </si>
   <si>
     <t>#59 Luis Echols - LDE</t>
   </si>
   <si>
     <t>#39 Robert Hang - CB</t>
   </si>
   <si>
     <t>#74 Ralph Weeks - LDE</t>
   </si>
   <si>
     <t>#96 Jerry Jimenez - DT</t>
   </si>
   <si>
-    <t>#51 Conrad Saiz - SS</t>
+    <t>#51 Conrad Saiz - FS</t>
   </si>
   <si>
     <t>#27 Larry Caldwell - CB</t>
   </si>
   <si>
     <t>#57 Justin Vidrine - MLB</t>
   </si>
   <si>
     <t>#19 Coleman Graves - K</t>
   </si>
   <si>
     <t>BNT</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>BNT 18</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
@@ -602,51 +602,51 @@
   <si>
     <t>#53 Brad Hinkel - RT</t>
   </si>
   <si>
     <t>#77 Dan Stroud - LG</t>
   </si>
   <si>
     <t>#73 Tyler Cargill - RG</t>
   </si>
   <si>
     <t>#79 Charles Clawson - RT</t>
   </si>
   <si>
     <t>#55 Dennis Shultz - WLB</t>
   </si>
   <si>
     <t>#97 Edward Breeding - MLB</t>
   </si>
   <si>
     <t>#25 Paul Cook - CB</t>
   </si>
   <si>
     <t>#48 Larry Dwyer - CB</t>
   </si>
   <si>
-    <t>#23 Scott Perea - FS</t>
+    <t>#23 Scott Perea - SS</t>
   </si>
   <si>
     <t>9:16</t>
   </si>
   <si>
     <t>BNT 43</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-BNT 43 (9:15) 29-John Nickols ran to BNT 32 for 11 yards. Tackle by 39-Robert Hang.</t>
   </si>
   <si>
     <t>#68 William Horton - C</t>
   </si>
   <si>
     <t>#56 Christopher Russell - DT</t>
   </si>
   <si>
     <t>9:11</t>
   </si>