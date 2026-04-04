--- v0 (2026-02-22)
+++ v1 (2026-04-04)
@@ -374,72 +374,72 @@
   <si>
     <t>#76 Vincent Conger - RT</t>
   </si>
   <si>
     <t>#79 Mike Johnson - LG</t>
   </si>
   <si>
     <t>#70 David Rickman - C</t>
   </si>
   <si>
     <t>#52 Brett Conyers - RG</t>
   </si>
   <si>
     <t>#77 Christopher Silas - RT</t>
   </si>
   <si>
     <t>#74 Ralph Weeks - LDE</t>
   </si>
   <si>
     <t>#96 Jerry Jimenez - DT</t>
   </si>
   <si>
     <t>#99 Ronald Sorrell - RDE</t>
   </si>
   <si>
-    <t>#51 Conrad Saiz - SS</t>
+    <t>#51 Conrad Saiz - FS</t>
   </si>
   <si>
     <t>#97 Edward Breeding - MLB</t>
   </si>
   <si>
     <t>#92 Jason Swoboda - WLB</t>
   </si>
   <si>
     <t>#25 Paul Cook - CB</t>
   </si>
   <si>
     <t>#39 Robert Hang - CB</t>
   </si>
   <si>
     <t>#48 Larry Dwyer - CB</t>
   </si>
   <si>
     <t>#34 Aubrey Gruber - SS</t>
   </si>
   <si>
-    <t>#23 Scott Perea - FS</t>
+    <t>#23 Scott Perea - SS</t>
   </si>
   <si>
     <t>3DT 20</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-15-3DT 20 (15:00) 3-Richard Clemons pass incomplete, intended for 84-Robert Norton.</t>
   </si>
   <si>
     <t>#81 Adam Ward - TE</t>
   </si>
   <si>
     <t>#90 Anthony Bonnette - DT</t>
   </si>
   <si>
     <t>#55 Dennis Shultz - WLB</t>
   </si>
   <si>
     <t>14:57</t>
   </si>